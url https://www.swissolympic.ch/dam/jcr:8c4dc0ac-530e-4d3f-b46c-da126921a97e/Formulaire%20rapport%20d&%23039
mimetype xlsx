--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -10,60 +10,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swissolympic.sharepoint.com/sites/verbandsfuehrung/Freigegebene Dokumente/General/07_Research/11_NASAK neuer Ablauf 2024/Detailliste/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="183" documentId="8_{6D817A97-2987-430E-9AC2-DC77077F3102}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AC69797C-E04E-42F1-8C09-75B794EE81CA}"/>
+  <xr:revisionPtr revIDLastSave="193" documentId="8_{6D817A97-2987-430E-9AC2-DC77077F3102}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8A44BF69-99B1-4542-BCC3-DEA4B31AE30F}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{96B2823B-611B-4DEB-ABD6-79043EAE6CB7}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="13875" activeTab="1" xr2:uid="{96B2823B-611B-4DEB-ABD6-79043EAE6CB7}"/>
   </bookViews>
   <sheets>
     <sheet name="Rapport d’audit" sheetId="5" r:id="rId1"/>
     <sheet name="Liste détaillée" sheetId="1" r:id="rId2"/>
     <sheet name="Zielgruppe" sheetId="8" state="hidden" r:id="rId3"/>
     <sheet name="Sportarten" sheetId="6" state="hidden" r:id="rId4"/>
     <sheet name="NASAK Nummer" sheetId="3" state="hidden" r:id="rId5"/>
     <sheet name="Aktivität" sheetId="4" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Liste détaillée'!$B$6:$O$7</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Rapport d’audit'!$1:$43</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -197,51 +197,51 @@
   <c r="B34" i="1"/>
   <c r="B35" i="1"/>
   <c r="B36" i="1"/>
   <c r="B37" i="1"/>
   <c r="B38" i="1"/>
   <c r="B39" i="1"/>
   <c r="B40" i="1"/>
   <c r="B41" i="1"/>
   <c r="B42" i="1"/>
   <c r="B43" i="1"/>
   <c r="B44" i="1"/>
   <c r="B45" i="1"/>
   <c r="B46" i="1"/>
   <c r="B47" i="1"/>
   <c r="B48" i="1"/>
   <c r="B49" i="1"/>
   <c r="B8" i="1"/>
   <c r="N53" i="1" l="1"/>
   <c r="E14" i="5"/>
   <c r="C15" i="5" s="1"/>
   <c r="D15" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1012" uniqueCount="781">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1011" uniqueCount="780">
   <si>
     <t>___________________________</t>
   </si>
   <si>
     <t>________________________________</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Kanton</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Gesamttotal</t>
   </si>
   <si>
     <t>Bezeichnung NASAK Anlage</t>
   </si>
   <si>
     <t>NASAK Nummer</t>
   </si>
   <si>
@@ -1100,53 +1100,50 @@
     <t>6.12</t>
   </si>
   <si>
     <t>Arlesheim</t>
   </si>
   <si>
     <t>Basel-Landschaft</t>
   </si>
   <si>
     <t>Curling Center St. Gallen</t>
   </si>
   <si>
     <t>6.13</t>
   </si>
   <si>
     <t>Curling Center Baden Regio</t>
   </si>
   <si>
     <t>6.14</t>
   </si>
   <si>
     <t>Baden</t>
   </si>
   <si>
     <t>Olympia Bob Run</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.15</t>
   </si>
   <si>
     <t>St. Moritz - Celerina</t>
   </si>
   <si>
     <t>Bob-Anschiebebahn</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
     <t>Andermatt</t>
   </si>
   <si>
     <t>Uri</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>Ice Dome</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
@@ -3245,51 +3242,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
@@ -3396,91 +3393,94 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Prozent" xfId="2" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
@@ -3821,1686 +3821,1686 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1293660-A706-4489-87D6-644C4B23429C}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:F48"/>
   <sheetViews>
     <sheetView view="pageLayout" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.3984375" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="6" width="15.5703125" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="11.42578125" style="4"/>
+    <col min="1" max="6" width="15.59765625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="17.59765625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="15.1328125" style="4" customWidth="1"/>
+    <col min="9" max="16384" width="11.3984375" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:6" ht="24" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="23.25" x14ac:dyDescent="0.45">
       <c r="A3" s="3" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A4" s="11"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="59" t="s">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A5" s="67" t="s">
+        <v>720</v>
+      </c>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A6" s="67" t="s">
         <v>721</v>
       </c>
-      <c r="B5" s="59"/>
-[...6 lines deleted...]
-      <c r="A6" s="59" t="s">
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A7" s="67" t="s">
         <v>722</v>
       </c>
-      <c r="B6" s="59"/>
-[...6 lines deleted...]
-      <c r="A7" s="59" t="s">
+      <c r="B7" s="67"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A8" s="67" t="s">
         <v>723</v>
       </c>
-      <c r="B7" s="59"/>
-[...6 lines deleted...]
-      <c r="A8" s="59" t="s">
+      <c r="B8" s="67"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A9" s="5" t="s">
         <v>724</v>
-      </c>
-[...8 lines deleted...]
-        <v>725</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A10" s="5"/>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
     </row>
-    <row r="11" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="15.75" x14ac:dyDescent="0.45">
       <c r="B11" s="13" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
     </row>
-    <row r="12" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="13" spans="1:6" s="14" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="13" spans="1:6" s="14" customFormat="1" ht="42.4" thickBot="1" x14ac:dyDescent="0.45">
       <c r="C13" s="26" t="s">
+        <v>772</v>
+      </c>
+      <c r="D13" s="26" t="s">
         <v>773</v>
       </c>
-      <c r="D13" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="26" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="14" customFormat="1" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="B14" s="29" t="s">
         <v>726</v>
-      </c>
-[...3 lines deleted...]
-        <v>727</v>
       </c>
       <c r="C14" s="27">
         <f>'Liste détaillée'!M52</f>
         <v>0</v>
       </c>
       <c r="D14" s="27">
         <f>'Liste détaillée'!N52</f>
         <v>0</v>
       </c>
       <c r="E14" s="27">
         <f>C14+D14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="14" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" s="14" customFormat="1" ht="13.15" x14ac:dyDescent="0.4">
       <c r="B15" s="30" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="C15" s="28" t="e">
         <f>C14/E14</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D15" s="28" t="e">
         <f>D14/E14</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E15" s="28">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A19" s="11" t="s">
+        <v>728</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>729</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="15"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.45">
       <c r="D20" s="6"/>
       <c r="E20" s="15"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.45">
       <c r="D21" s="6" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="E21" s="15"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.45">
       <c r="C22" s="7"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.45">
       <c r="C23" s="7"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.45">
       <c r="C24" s="7"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A25" s="11"/>
       <c r="C25" s="8"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A26" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="C26" s="15"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A27" s="11"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A28" s="11"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A29" s="11" t="s">
         <v>732</v>
       </c>
-      <c r="B26" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A29" s="11" t="s">
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A30" s="16"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A31" s="9" t="s">
         <v>733</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="B31" s="15"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.45">
       <c r="A32" s="11"/>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A33" s="11"/>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A34" s="11"/>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A35" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A36" s="6" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A37" s="10" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="10" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A38" s="11"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A39" s="11"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A40" s="11"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A41" s="66" t="s">
+        <v>738</v>
+      </c>
+      <c r="B41" s="66"/>
+      <c r="C41" s="66"/>
+      <c r="D41" s="66"/>
+      <c r="E41" s="66"/>
+      <c r="F41" s="66"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A42" s="66" t="s">
+        <v>737</v>
+      </c>
+      <c r="B42" s="66"/>
+      <c r="C42" s="66"/>
+      <c r="D42" s="66"/>
+      <c r="E42" s="66"/>
+      <c r="F42" s="66"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A43" s="66" t="s">
         <v>736</v>
       </c>
-    </row>
-[...39 lines deleted...]
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B43" s="66"/>
+      <c r="C43" s="66"/>
+      <c r="D43" s="66"/>
+      <c r="E43" s="66"/>
+      <c r="F43" s="66"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A46" s="11"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A47" s="11"/>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A48" s="11"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="hJ2wS+xpSIwjeDt/PSXIS1zyoR//XDOeXqWSGjzEOHBi9n2FKZEZFv/eZgrQbjF112oWTHyUHmvVm1GUQhdsTg==" saltValue="MSaO11mHuMtH1pIWt8pkqg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A42:F42"/>
   </mergeCells>
   <conditionalFormatting sqref="C15:D15">
     <cfRule type="cellIs" dxfId="2" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" horizontalDpi="4294967293" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;G
 </oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F1A3F19-35AB-4A9E-AA1E-127D911B48B9}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:O53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.73046875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="64" style="4" customWidth="1"/>
-    <col min="2" max="2" width="17.85546875" style="4" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="25.5703125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="17.86328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.3984375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="20.265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.73046875" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.1328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.265625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="20.73046875" style="59" customWidth="1"/>
+    <col min="9" max="10" width="10.73046875" style="4"/>
+    <col min="11" max="11" width="54.1328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="25.59765625" style="59" customWidth="1"/>
     <col min="13" max="13" width="10" style="4" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="10.5703125" style="4" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16384" width="10.7109375" style="4"/>
+    <col min="14" max="14" width="10.59765625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="20.73046875" style="59" customWidth="1"/>
+    <col min="16" max="16384" width="10.73046875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="24" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" ht="23.25" x14ac:dyDescent="0.45">
       <c r="A1" s="21" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
-      <c r="H1" s="60"/>
+      <c r="H1" s="55"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
-      <c r="L1" s="60"/>
+      <c r="L1" s="55"/>
       <c r="M1"/>
       <c r="N1"/>
-      <c r="O1" s="60"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O1" s="55"/>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A2" s="25" t="str">
         <f>'Rapport d’audit'!A31</f>
         <v>Nom de la fédération sportive nationale</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2" s="60"/>
+      <c r="H2" s="55"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2" s="60"/>
+      <c r="L2" s="55"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2" s="60"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O2" s="55"/>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3" s="60"/>
+      <c r="H3" s="55"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-      <c r="L3" s="60"/>
+      <c r="L3" s="55"/>
       <c r="M3"/>
       <c r="N3"/>
-      <c r="O3" s="60"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O3" s="55"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A4" s="22" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4" s="60"/>
+      <c r="H4" s="55"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4" s="60"/>
+      <c r="L4" s="55"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4" s="60"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:15" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="O4" s="55"/>
+    </row>
+    <row r="5" spans="1:15" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5" s="60"/>
+      <c r="H5" s="55"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5" s="60"/>
+      <c r="L5" s="55"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5" s="60"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="O5" s="55"/>
+    </row>
+    <row r="6" spans="1:15" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A6" s="32" t="s">
+        <v>740</v>
+      </c>
+      <c r="B6" s="32" t="s">
         <v>741</v>
       </c>
-      <c r="B6" s="32" t="s">
+      <c r="C6" s="33" t="s">
         <v>742</v>
       </c>
-      <c r="C6" s="33" t="s">
+      <c r="D6" s="33" t="s">
         <v>743</v>
       </c>
-      <c r="D6" s="33" t="s">
+      <c r="E6" s="33" t="s">
         <v>744</v>
       </c>
-      <c r="E6" s="33" t="s">
+      <c r="F6" s="33" t="s">
         <v>745</v>
       </c>
-      <c r="F6" s="33" t="s">
+      <c r="G6" s="33" t="s">
         <v>746</v>
       </c>
-      <c r="G6" s="33" t="s">
+      <c r="H6" s="34" t="s">
         <v>747</v>
       </c>
-      <c r="H6" s="34" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="55" t="s">
+      <c r="I6" s="63" t="s">
+        <v>767</v>
+      </c>
+      <c r="J6" s="64"/>
+      <c r="K6" s="35" t="s">
+        <v>750</v>
+      </c>
+      <c r="L6" s="33" t="s">
         <v>768</v>
       </c>
-      <c r="J6" s="56"/>
-      <c r="K6" s="35" t="s">
+      <c r="M6" s="63" t="s">
         <v>751</v>
       </c>
-      <c r="L6" s="33" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="55" t="s">
+      <c r="N6" s="65"/>
+      <c r="O6" s="35" t="s">
         <v>752</v>
       </c>
-      <c r="N6" s="57"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:15" ht="67.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:15" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A7" s="36"/>
       <c r="B7" s="36"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="54" t="s">
+        <v>769</v>
+      </c>
+      <c r="G7" s="54" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="H7" s="38"/>
       <c r="I7" s="38" t="s">
+        <v>748</v>
+      </c>
+      <c r="J7" s="37" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="K7" s="39"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="N7" s="40" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="O7" s="41"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A8" s="42"/>
       <c r="B8" s="43" t="e">
         <f>VLOOKUP(A8,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C8" s="43" t="e">
         <f>VLOOKUP(A8,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D8" s="43" t="e">
         <f>VLOOKUP(A8,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="42"/>
-      <c r="H8" s="61"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="44"/>
       <c r="J8" s="44"/>
       <c r="K8" s="42"/>
-      <c r="L8" s="61"/>
+      <c r="L8" s="56"/>
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
-      <c r="O8" s="61"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O8" s="56"/>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A9" s="46"/>
       <c r="B9" s="47" t="e">
         <f>VLOOKUP(A9,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C9" s="47" t="e">
         <f>VLOOKUP(A9,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D9" s="47" t="e">
         <f>VLOOKUP(A9,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
-      <c r="H9" s="62"/>
+      <c r="H9" s="57"/>
       <c r="I9" s="48"/>
       <c r="J9" s="48"/>
       <c r="K9" s="46"/>
-      <c r="L9" s="62"/>
+      <c r="L9" s="57"/>
       <c r="M9" s="49"/>
       <c r="N9" s="49"/>
-      <c r="O9" s="62"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O9" s="57"/>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A10" s="46"/>
       <c r="B10" s="47" t="e">
         <f>VLOOKUP(A10,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C10" s="47" t="e">
         <f>VLOOKUP(A10,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D10" s="47" t="e">
         <f>VLOOKUP(A10,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E10" s="46"/>
       <c r="F10" s="46"/>
       <c r="G10" s="46"/>
-      <c r="H10" s="62"/>
+      <c r="H10" s="57"/>
       <c r="I10" s="48"/>
       <c r="J10" s="48"/>
       <c r="K10" s="46"/>
-      <c r="L10" s="62"/>
+      <c r="L10" s="57"/>
       <c r="M10" s="49"/>
       <c r="N10" s="49"/>
-      <c r="O10" s="62"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O10" s="57"/>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A11" s="46"/>
       <c r="B11" s="47" t="e">
         <f>VLOOKUP(A11,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C11" s="47" t="e">
         <f>VLOOKUP(A11,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D11" s="47" t="e">
         <f>VLOOKUP(A11,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
-      <c r="H11" s="62"/>
+      <c r="H11" s="57"/>
       <c r="I11" s="48"/>
       <c r="J11" s="48"/>
       <c r="K11" s="46"/>
-      <c r="L11" s="62"/>
+      <c r="L11" s="57"/>
       <c r="M11" s="49"/>
       <c r="N11" s="49"/>
-      <c r="O11" s="62"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O11" s="57"/>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A12" s="46"/>
       <c r="B12" s="47" t="e">
         <f>VLOOKUP(A12,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C12" s="47" t="e">
         <f>VLOOKUP(A12,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D12" s="47" t="e">
         <f>VLOOKUP(A12,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
-      <c r="H12" s="62"/>
+      <c r="H12" s="57"/>
       <c r="I12" s="48"/>
       <c r="J12" s="48"/>
       <c r="K12" s="46"/>
-      <c r="L12" s="62"/>
+      <c r="L12" s="57"/>
       <c r="M12" s="49"/>
       <c r="N12" s="49"/>
-      <c r="O12" s="62"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O12" s="57"/>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A13" s="46"/>
       <c r="B13" s="47" t="e">
         <f>VLOOKUP(A13,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C13" s="47" t="e">
         <f>VLOOKUP(A13,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D13" s="47" t="e">
         <f>VLOOKUP(A13,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
-      <c r="H13" s="62"/>
+      <c r="H13" s="57"/>
       <c r="I13" s="48"/>
       <c r="J13" s="48"/>
       <c r="K13" s="46"/>
-      <c r="L13" s="62"/>
+      <c r="L13" s="57"/>
       <c r="M13" s="49"/>
       <c r="N13" s="49"/>
-      <c r="O13" s="62"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O13" s="57"/>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A14" s="46"/>
       <c r="B14" s="47" t="e">
         <f>VLOOKUP(A14,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C14" s="47" t="e">
         <f>VLOOKUP(A14,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D14" s="47" t="e">
         <f>VLOOKUP(A14,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E14" s="46"/>
       <c r="F14" s="46"/>
       <c r="G14" s="46"/>
-      <c r="H14" s="62"/>
+      <c r="H14" s="57"/>
       <c r="I14" s="48"/>
       <c r="J14" s="48"/>
       <c r="K14" s="46"/>
-      <c r="L14" s="62"/>
+      <c r="L14" s="57"/>
       <c r="M14" s="49"/>
       <c r="N14" s="49"/>
-      <c r="O14" s="62"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O14" s="57"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A15" s="46"/>
       <c r="B15" s="47" t="e">
         <f>VLOOKUP(A15,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C15" s="47" t="e">
         <f>VLOOKUP(A15,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D15" s="47" t="e">
         <f>VLOOKUP(A15,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E15" s="46"/>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
-      <c r="H15" s="62"/>
+      <c r="H15" s="57"/>
       <c r="I15" s="48"/>
       <c r="J15" s="48"/>
       <c r="K15" s="46"/>
-      <c r="L15" s="62"/>
+      <c r="L15" s="57"/>
       <c r="M15" s="49"/>
       <c r="N15" s="49"/>
-      <c r="O15" s="62"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O15" s="57"/>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A16" s="46"/>
       <c r="B16" s="47" t="e">
         <f>VLOOKUP(A16,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C16" s="47" t="e">
         <f>VLOOKUP(A16,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D16" s="47" t="e">
         <f>VLOOKUP(A16,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E16" s="46"/>
       <c r="F16" s="46"/>
       <c r="G16" s="46"/>
-      <c r="H16" s="62"/>
+      <c r="H16" s="57"/>
       <c r="I16" s="48"/>
       <c r="J16" s="48"/>
       <c r="K16" s="46"/>
-      <c r="L16" s="62"/>
+      <c r="L16" s="57"/>
       <c r="M16" s="49"/>
       <c r="N16" s="49"/>
-      <c r="O16" s="62"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O16" s="57"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A17" s="46"/>
       <c r="B17" s="47" t="e">
         <f>VLOOKUP(A17,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C17" s="47" t="e">
         <f>VLOOKUP(A17,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D17" s="47" t="e">
         <f>VLOOKUP(A17,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E17" s="46"/>
       <c r="F17" s="46"/>
       <c r="G17" s="46"/>
-      <c r="H17" s="62"/>
+      <c r="H17" s="57"/>
       <c r="I17" s="48"/>
       <c r="J17" s="48"/>
       <c r="K17" s="46"/>
-      <c r="L17" s="62"/>
+      <c r="L17" s="57"/>
       <c r="M17" s="49"/>
       <c r="N17" s="49"/>
-      <c r="O17" s="62"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O17" s="57"/>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A18" s="46"/>
       <c r="B18" s="47" t="e">
         <f>VLOOKUP(A18,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C18" s="47" t="e">
         <f>VLOOKUP(A18,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D18" s="47" t="e">
         <f>VLOOKUP(A18,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E18" s="46"/>
       <c r="F18" s="46"/>
       <c r="G18" s="46"/>
-      <c r="H18" s="62"/>
+      <c r="H18" s="57"/>
       <c r="I18" s="48"/>
       <c r="J18" s="48"/>
       <c r="K18" s="46"/>
-      <c r="L18" s="62"/>
+      <c r="L18" s="57"/>
       <c r="M18" s="49"/>
       <c r="N18" s="49"/>
-      <c r="O18" s="62"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O18" s="57"/>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A19" s="46"/>
       <c r="B19" s="47" t="e">
         <f>VLOOKUP(A19,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C19" s="47" t="e">
         <f>VLOOKUP(A19,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D19" s="47" t="e">
         <f>VLOOKUP(A19,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E19" s="46"/>
       <c r="F19" s="46"/>
       <c r="G19" s="46"/>
-      <c r="H19" s="62"/>
+      <c r="H19" s="57"/>
       <c r="I19" s="48"/>
       <c r="J19" s="48"/>
       <c r="K19" s="46"/>
-      <c r="L19" s="62"/>
+      <c r="L19" s="57"/>
       <c r="M19" s="49"/>
       <c r="N19" s="49"/>
-      <c r="O19" s="62"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O19" s="57"/>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A20" s="46"/>
       <c r="B20" s="47" t="e">
         <f>VLOOKUP(A20,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C20" s="47" t="e">
         <f>VLOOKUP(A20,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D20" s="47" t="e">
         <f>VLOOKUP(A20,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E20" s="46"/>
       <c r="F20" s="46"/>
       <c r="G20" s="46"/>
-      <c r="H20" s="62"/>
+      <c r="H20" s="57"/>
       <c r="I20" s="48"/>
       <c r="J20" s="48"/>
       <c r="K20" s="46"/>
-      <c r="L20" s="62"/>
+      <c r="L20" s="57"/>
       <c r="M20" s="49"/>
       <c r="N20" s="49"/>
-      <c r="O20" s="62"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O20" s="57"/>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A21" s="46"/>
       <c r="B21" s="47" t="e">
         <f>VLOOKUP(A21,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C21" s="47" t="e">
         <f>VLOOKUP(A21,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D21" s="47" t="e">
         <f>VLOOKUP(A21,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E21" s="46"/>
       <c r="F21" s="46"/>
       <c r="G21" s="46"/>
-      <c r="H21" s="62"/>
+      <c r="H21" s="57"/>
       <c r="I21" s="48"/>
       <c r="J21" s="48"/>
       <c r="K21" s="46"/>
-      <c r="L21" s="62"/>
+      <c r="L21" s="57"/>
       <c r="M21" s="49"/>
       <c r="N21" s="49"/>
-      <c r="O21" s="62"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O21" s="57"/>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A22" s="46"/>
       <c r="B22" s="47" t="e">
         <f>VLOOKUP(A22,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C22" s="47" t="e">
         <f>VLOOKUP(A22,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D22" s="47" t="e">
         <f>VLOOKUP(A22,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
-      <c r="H22" s="62"/>
+      <c r="H22" s="57"/>
       <c r="I22" s="48"/>
       <c r="J22" s="48"/>
       <c r="K22" s="46"/>
-      <c r="L22" s="62"/>
+      <c r="L22" s="57"/>
       <c r="M22" s="49"/>
       <c r="N22" s="49"/>
-      <c r="O22" s="62"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O22" s="57"/>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A23" s="46"/>
       <c r="B23" s="47" t="e">
         <f>VLOOKUP(A23,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C23" s="47" t="e">
         <f>VLOOKUP(A23,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D23" s="47" t="e">
         <f>VLOOKUP(A23,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E23" s="46"/>
       <c r="F23" s="46"/>
       <c r="G23" s="46"/>
-      <c r="H23" s="62"/>
+      <c r="H23" s="57"/>
       <c r="I23" s="48"/>
       <c r="J23" s="48"/>
       <c r="K23" s="46"/>
-      <c r="L23" s="62"/>
+      <c r="L23" s="57"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
-      <c r="O23" s="62"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O23" s="57"/>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A24" s="46"/>
       <c r="B24" s="47" t="e">
         <f>VLOOKUP(A24,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C24" s="47" t="e">
         <f>VLOOKUP(A24,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D24" s="47" t="e">
         <f>VLOOKUP(A24,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E24" s="46"/>
       <c r="F24" s="46"/>
       <c r="G24" s="46"/>
-      <c r="H24" s="62"/>
+      <c r="H24" s="57"/>
       <c r="I24" s="48"/>
       <c r="J24" s="48"/>
       <c r="K24" s="46"/>
-      <c r="L24" s="62"/>
+      <c r="L24" s="57"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
-      <c r="O24" s="62"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O24" s="57"/>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A25" s="46"/>
       <c r="B25" s="47" t="e">
         <f>VLOOKUP(A25,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C25" s="47" t="e">
         <f>VLOOKUP(A25,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D25" s="47" t="e">
         <f>VLOOKUP(A25,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E25" s="46"/>
       <c r="F25" s="46"/>
       <c r="G25" s="46"/>
-      <c r="H25" s="62"/>
+      <c r="H25" s="57"/>
       <c r="I25" s="48"/>
       <c r="J25" s="48"/>
       <c r="K25" s="46"/>
-      <c r="L25" s="62"/>
+      <c r="L25" s="57"/>
       <c r="M25" s="49"/>
       <c r="N25" s="49"/>
-      <c r="O25" s="62"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O25" s="57"/>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A26" s="46"/>
       <c r="B26" s="47" t="e">
         <f>VLOOKUP(A26,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C26" s="47" t="e">
         <f>VLOOKUP(A26,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D26" s="47" t="e">
         <f>VLOOKUP(A26,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E26" s="46"/>
       <c r="F26" s="46"/>
       <c r="G26" s="46"/>
-      <c r="H26" s="62"/>
+      <c r="H26" s="57"/>
       <c r="I26" s="48"/>
       <c r="J26" s="48"/>
       <c r="K26" s="46"/>
-      <c r="L26" s="62"/>
+      <c r="L26" s="57"/>
       <c r="M26" s="49"/>
       <c r="N26" s="49"/>
-      <c r="O26" s="62"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O26" s="57"/>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A27" s="46"/>
       <c r="B27" s="47" t="e">
         <f>VLOOKUP(A27,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C27" s="47" t="e">
         <f>VLOOKUP(A27,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D27" s="47" t="e">
         <f>VLOOKUP(A27,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E27" s="46"/>
       <c r="F27" s="46"/>
       <c r="G27" s="46"/>
-      <c r="H27" s="62"/>
+      <c r="H27" s="57"/>
       <c r="I27" s="48"/>
       <c r="J27" s="48"/>
       <c r="K27" s="46"/>
-      <c r="L27" s="62"/>
+      <c r="L27" s="57"/>
       <c r="M27" s="49"/>
       <c r="N27" s="49"/>
-      <c r="O27" s="62"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O27" s="57"/>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A28" s="46"/>
       <c r="B28" s="47" t="e">
         <f>VLOOKUP(A28,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C28" s="47" t="e">
         <f>VLOOKUP(A28,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D28" s="47" t="e">
         <f>VLOOKUP(A28,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E28" s="46"/>
       <c r="F28" s="46"/>
       <c r="G28" s="46"/>
-      <c r="H28" s="62"/>
+      <c r="H28" s="57"/>
       <c r="I28" s="48"/>
       <c r="J28" s="48"/>
       <c r="K28" s="46"/>
-      <c r="L28" s="62"/>
+      <c r="L28" s="57"/>
       <c r="M28" s="49"/>
       <c r="N28" s="49"/>
-      <c r="O28" s="62"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O28" s="57"/>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A29" s="46"/>
       <c r="B29" s="47" t="e">
         <f>VLOOKUP(A29,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C29" s="47" t="e">
         <f>VLOOKUP(A29,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D29" s="47" t="e">
         <f>VLOOKUP(A29,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E29" s="46"/>
       <c r="F29" s="46"/>
       <c r="G29" s="46"/>
-      <c r="H29" s="62"/>
+      <c r="H29" s="57"/>
       <c r="I29" s="48"/>
       <c r="J29" s="48"/>
       <c r="K29" s="46"/>
-      <c r="L29" s="62"/>
+      <c r="L29" s="57"/>
       <c r="M29" s="49"/>
       <c r="N29" s="49"/>
-      <c r="O29" s="62"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O29" s="57"/>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A30" s="46"/>
       <c r="B30" s="47" t="e">
         <f>VLOOKUP(A30,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C30" s="47" t="e">
         <f>VLOOKUP(A30,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D30" s="47" t="e">
         <f>VLOOKUP(A30,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E30" s="46"/>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
-      <c r="H30" s="62"/>
+      <c r="H30" s="57"/>
       <c r="I30" s="48"/>
       <c r="J30" s="48"/>
       <c r="K30" s="46"/>
-      <c r="L30" s="62"/>
+      <c r="L30" s="57"/>
       <c r="M30" s="49"/>
       <c r="N30" s="49"/>
-      <c r="O30" s="62"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O30" s="57"/>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A31" s="46"/>
       <c r="B31" s="47" t="e">
         <f>VLOOKUP(A31,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C31" s="47" t="e">
         <f>VLOOKUP(A31,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D31" s="47" t="e">
         <f>VLOOKUP(A31,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="46"/>
-      <c r="H31" s="62"/>
+      <c r="H31" s="57"/>
       <c r="I31" s="48"/>
       <c r="J31" s="48"/>
       <c r="K31" s="46"/>
-      <c r="L31" s="62"/>
+      <c r="L31" s="57"/>
       <c r="M31" s="49"/>
       <c r="N31" s="49"/>
-      <c r="O31" s="62"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O31" s="57"/>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A32" s="46"/>
       <c r="B32" s="47" t="e">
         <f>VLOOKUP(A32,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C32" s="47" t="e">
         <f>VLOOKUP(A32,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D32" s="47" t="e">
         <f>VLOOKUP(A32,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E32" s="46"/>
       <c r="F32" s="46"/>
       <c r="G32" s="46"/>
-      <c r="H32" s="62"/>
+      <c r="H32" s="57"/>
       <c r="I32" s="48"/>
       <c r="J32" s="48"/>
       <c r="K32" s="46"/>
-      <c r="L32" s="62"/>
+      <c r="L32" s="57"/>
       <c r="M32" s="49"/>
       <c r="N32" s="49"/>
-      <c r="O32" s="62"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O32" s="57"/>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A33" s="46"/>
       <c r="B33" s="47" t="e">
         <f>VLOOKUP(A33,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C33" s="47" t="e">
         <f>VLOOKUP(A33,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D33" s="47" t="e">
         <f>VLOOKUP(A33,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E33" s="46"/>
       <c r="F33" s="46"/>
       <c r="G33" s="46"/>
-      <c r="H33" s="62"/>
+      <c r="H33" s="57"/>
       <c r="I33" s="48"/>
       <c r="J33" s="48"/>
       <c r="K33" s="46"/>
-      <c r="L33" s="62"/>
+      <c r="L33" s="57"/>
       <c r="M33" s="49"/>
       <c r="N33" s="49"/>
-      <c r="O33" s="62"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O33" s="57"/>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A34" s="46"/>
       <c r="B34" s="47" t="e">
         <f>VLOOKUP(A34,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C34" s="47" t="e">
         <f>VLOOKUP(A34,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D34" s="47" t="e">
         <f>VLOOKUP(A34,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E34" s="46"/>
       <c r="F34" s="46"/>
       <c r="G34" s="46"/>
-      <c r="H34" s="62"/>
+      <c r="H34" s="57"/>
       <c r="I34" s="48"/>
       <c r="J34" s="48"/>
       <c r="K34" s="46"/>
-      <c r="L34" s="62"/>
+      <c r="L34" s="57"/>
       <c r="M34" s="49"/>
       <c r="N34" s="49"/>
-      <c r="O34" s="62"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O34" s="57"/>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A35" s="46"/>
       <c r="B35" s="47" t="e">
         <f>VLOOKUP(A35,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C35" s="47" t="e">
         <f>VLOOKUP(A35,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D35" s="47" t="e">
         <f>VLOOKUP(A35,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E35" s="46"/>
       <c r="F35" s="46"/>
       <c r="G35" s="46"/>
-      <c r="H35" s="62"/>
+      <c r="H35" s="57"/>
       <c r="I35" s="48"/>
       <c r="J35" s="48"/>
       <c r="K35" s="46"/>
-      <c r="L35" s="62"/>
+      <c r="L35" s="57"/>
       <c r="M35" s="49"/>
       <c r="N35" s="49"/>
-      <c r="O35" s="62"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O35" s="57"/>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A36" s="46"/>
       <c r="B36" s="47" t="e">
         <f>VLOOKUP(A36,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C36" s="47" t="e">
         <f>VLOOKUP(A36,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D36" s="47" t="e">
         <f>VLOOKUP(A36,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="46"/>
-      <c r="H36" s="62"/>
+      <c r="H36" s="57"/>
       <c r="I36" s="48"/>
       <c r="J36" s="48"/>
       <c r="K36" s="46"/>
-      <c r="L36" s="62"/>
+      <c r="L36" s="57"/>
       <c r="M36" s="49"/>
       <c r="N36" s="49"/>
-      <c r="O36" s="62"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O36" s="57"/>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A37" s="46"/>
       <c r="B37" s="47" t="e">
         <f>VLOOKUP(A37,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C37" s="47" t="e">
         <f>VLOOKUP(A37,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D37" s="47" t="e">
         <f>VLOOKUP(A37,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E37" s="46"/>
       <c r="F37" s="46"/>
       <c r="G37" s="46"/>
-      <c r="H37" s="62"/>
+      <c r="H37" s="57"/>
       <c r="I37" s="48"/>
       <c r="J37" s="48"/>
       <c r="K37" s="46"/>
-      <c r="L37" s="62"/>
+      <c r="L37" s="57"/>
       <c r="M37" s="49"/>
       <c r="N37" s="49"/>
-      <c r="O37" s="62"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O37" s="57"/>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A38" s="46"/>
       <c r="B38" s="47" t="e">
         <f>VLOOKUP(A38,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C38" s="47" t="e">
         <f>VLOOKUP(A38,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D38" s="47" t="e">
         <f>VLOOKUP(A38,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
-      <c r="H38" s="62"/>
+      <c r="H38" s="57"/>
       <c r="I38" s="48"/>
       <c r="J38" s="48"/>
       <c r="K38" s="46"/>
-      <c r="L38" s="62"/>
+      <c r="L38" s="57"/>
       <c r="M38" s="49"/>
       <c r="N38" s="49"/>
-      <c r="O38" s="62"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O38" s="57"/>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A39" s="46"/>
       <c r="B39" s="47" t="e">
         <f>VLOOKUP(A39,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C39" s="47" t="e">
         <f>VLOOKUP(A39,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D39" s="47" t="e">
         <f>VLOOKUP(A39,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E39" s="46"/>
       <c r="F39" s="46"/>
       <c r="G39" s="46"/>
-      <c r="H39" s="62"/>
+      <c r="H39" s="57"/>
       <c r="I39" s="48"/>
       <c r="J39" s="48"/>
       <c r="K39" s="46"/>
-      <c r="L39" s="62"/>
+      <c r="L39" s="57"/>
       <c r="M39" s="49"/>
       <c r="N39" s="49"/>
-      <c r="O39" s="62"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O39" s="57"/>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A40" s="46"/>
       <c r="B40" s="47" t="e">
         <f>VLOOKUP(A40,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C40" s="47" t="e">
         <f>VLOOKUP(A40,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D40" s="47" t="e">
         <f>VLOOKUP(A40,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E40" s="46"/>
       <c r="F40" s="46"/>
       <c r="G40" s="46"/>
-      <c r="H40" s="62"/>
+      <c r="H40" s="57"/>
       <c r="I40" s="48"/>
       <c r="J40" s="48"/>
       <c r="K40" s="46"/>
-      <c r="L40" s="62"/>
+      <c r="L40" s="57"/>
       <c r="M40" s="49"/>
       <c r="N40" s="49"/>
-      <c r="O40" s="62"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O40" s="57"/>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A41" s="46"/>
       <c r="B41" s="47" t="e">
         <f>VLOOKUP(A41,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C41" s="47" t="e">
         <f>VLOOKUP(A41,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D41" s="47" t="e">
         <f>VLOOKUP(A41,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E41" s="46"/>
       <c r="F41" s="46"/>
       <c r="G41" s="46"/>
-      <c r="H41" s="62"/>
+      <c r="H41" s="57"/>
       <c r="I41" s="48"/>
       <c r="J41" s="48"/>
       <c r="K41" s="46"/>
-      <c r="L41" s="62"/>
+      <c r="L41" s="57"/>
       <c r="M41" s="49"/>
       <c r="N41" s="49"/>
-      <c r="O41" s="62"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O41" s="57"/>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A42" s="46"/>
       <c r="B42" s="47" t="e">
         <f>VLOOKUP(A42,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C42" s="47" t="e">
         <f>VLOOKUP(A42,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D42" s="47" t="e">
         <f>VLOOKUP(A42,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E42" s="46"/>
       <c r="F42" s="46"/>
       <c r="G42" s="46"/>
-      <c r="H42" s="62"/>
+      <c r="H42" s="57"/>
       <c r="I42" s="48"/>
       <c r="J42" s="48"/>
       <c r="K42" s="46"/>
-      <c r="L42" s="62"/>
+      <c r="L42" s="57"/>
       <c r="M42" s="49"/>
       <c r="N42" s="49"/>
-      <c r="O42" s="62"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O42" s="57"/>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A43" s="46"/>
       <c r="B43" s="47" t="e">
         <f>VLOOKUP(A43,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C43" s="47" t="e">
         <f>VLOOKUP(A43,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D43" s="47" t="e">
         <f>VLOOKUP(A43,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E43" s="46"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
-      <c r="H43" s="62"/>
+      <c r="H43" s="57"/>
       <c r="I43" s="48"/>
       <c r="J43" s="48"/>
       <c r="K43" s="46"/>
-      <c r="L43" s="62"/>
+      <c r="L43" s="57"/>
       <c r="M43" s="49"/>
       <c r="N43" s="49"/>
-      <c r="O43" s="62"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O43" s="57"/>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A44" s="46"/>
       <c r="B44" s="47" t="e">
         <f>VLOOKUP(A44,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C44" s="47" t="e">
         <f>VLOOKUP(A44,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D44" s="47" t="e">
         <f>VLOOKUP(A44,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E44" s="46"/>
       <c r="F44" s="46"/>
       <c r="G44" s="46"/>
-      <c r="H44" s="62"/>
+      <c r="H44" s="57"/>
       <c r="I44" s="48"/>
       <c r="J44" s="48"/>
       <c r="K44" s="46"/>
-      <c r="L44" s="62"/>
+      <c r="L44" s="57"/>
       <c r="M44" s="49"/>
       <c r="N44" s="49"/>
-      <c r="O44" s="62"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O44" s="57"/>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A45" s="46"/>
       <c r="B45" s="47" t="e">
         <f>VLOOKUP(A45,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C45" s="47" t="e">
         <f>VLOOKUP(A45,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D45" s="47" t="e">
         <f>VLOOKUP(A45,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E45" s="46"/>
       <c r="F45" s="46"/>
       <c r="G45" s="46"/>
-      <c r="H45" s="62"/>
+      <c r="H45" s="57"/>
       <c r="I45" s="48"/>
       <c r="J45" s="48"/>
       <c r="K45" s="46"/>
-      <c r="L45" s="62"/>
+      <c r="L45" s="57"/>
       <c r="M45" s="49"/>
       <c r="N45" s="49"/>
-      <c r="O45" s="62"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O45" s="57"/>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A46" s="46"/>
       <c r="B46" s="47" t="e">
         <f>VLOOKUP(A46,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C46" s="47" t="e">
         <f>VLOOKUP(A46,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D46" s="47" t="e">
         <f>VLOOKUP(A46,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E46" s="46"/>
       <c r="F46" s="46"/>
       <c r="G46" s="46"/>
-      <c r="H46" s="62"/>
+      <c r="H46" s="57"/>
       <c r="I46" s="48"/>
       <c r="J46" s="48"/>
       <c r="K46" s="46"/>
-      <c r="L46" s="62"/>
+      <c r="L46" s="57"/>
       <c r="M46" s="49"/>
       <c r="N46" s="49"/>
-      <c r="O46" s="62"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O46" s="57"/>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A47" s="46"/>
       <c r="B47" s="47" t="e">
         <f>VLOOKUP(A47,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C47" s="47" t="e">
         <f>VLOOKUP(A47,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D47" s="47" t="e">
         <f>VLOOKUP(A47,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E47" s="46"/>
       <c r="F47" s="46"/>
       <c r="G47" s="46"/>
-      <c r="H47" s="62"/>
+      <c r="H47" s="57"/>
       <c r="I47" s="48"/>
       <c r="J47" s="48"/>
       <c r="K47" s="46"/>
-      <c r="L47" s="62"/>
+      <c r="L47" s="57"/>
       <c r="M47" s="49"/>
       <c r="N47" s="49"/>
-      <c r="O47" s="62"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O47" s="57"/>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A48" s="46"/>
       <c r="B48" s="47" t="e">
         <f>VLOOKUP(A48,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C48" s="47" t="e">
         <f>VLOOKUP(A48,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D48" s="47" t="e">
         <f>VLOOKUP(A48,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E48" s="46"/>
       <c r="F48" s="46"/>
       <c r="G48" s="46"/>
-      <c r="H48" s="62"/>
+      <c r="H48" s="57"/>
       <c r="I48" s="48"/>
       <c r="J48" s="48"/>
       <c r="K48" s="46"/>
-      <c r="L48" s="62"/>
+      <c r="L48" s="57"/>
       <c r="M48" s="49"/>
       <c r="N48" s="49"/>
-      <c r="O48" s="62"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O48" s="57"/>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A49" s="46"/>
       <c r="B49" s="47" t="e">
         <f>VLOOKUP(A49,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C49" s="47" t="e">
         <f>VLOOKUP(A49,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D49" s="47" t="e">
         <f>VLOOKUP(A49,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E49" s="46"/>
       <c r="F49" s="46"/>
       <c r="G49" s="46"/>
-      <c r="H49" s="62"/>
+      <c r="H49" s="57"/>
       <c r="I49" s="48"/>
       <c r="J49" s="48"/>
       <c r="K49" s="46"/>
-      <c r="L49" s="62"/>
+      <c r="L49" s="57"/>
       <c r="M49" s="49"/>
       <c r="N49" s="49"/>
-      <c r="O49" s="62"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="O49" s="57"/>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.45">
       <c r="A50" s="50"/>
       <c r="B50" s="51" t="e">
         <f>VLOOKUP(A50,'NASAK Nummer'!$A$2:$B$199,2,)</f>
         <v>#N/A</v>
       </c>
       <c r="C50" s="51" t="e">
         <f>VLOOKUP(A50,'NASAK Nummer'!$A$2:$C$199,3,)</f>
         <v>#N/A</v>
       </c>
       <c r="D50" s="51" t="e">
         <f>VLOOKUP(A50,'NASAK Nummer'!$A$2:$D$199,4,)</f>
         <v>#N/A</v>
       </c>
       <c r="E50" s="50"/>
       <c r="F50" s="50"/>
       <c r="G50" s="50"/>
-      <c r="H50" s="63"/>
+      <c r="H50" s="58"/>
       <c r="I50" s="52"/>
       <c r="J50" s="52"/>
       <c r="K50" s="50"/>
-      <c r="L50" s="63"/>
+      <c r="L50" s="58"/>
       <c r="M50" s="53"/>
       <c r="N50" s="53"/>
-      <c r="O50" s="63"/>
-[...2 lines deleted...]
-      <c r="L52" s="66" t="s">
+      <c r="O50" s="58"/>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="L52" s="61" t="s">
         <v>4</v>
       </c>
       <c r="M52" s="31">
         <f>SUM(M8:M50)</f>
         <v>0</v>
       </c>
       <c r="N52" s="31">
         <f>SUM(N8:N50)</f>
         <v>0</v>
       </c>
-      <c r="O52" s="65"/>
-[...2 lines deleted...]
-      <c r="L53" s="66" t="s">
+      <c r="O52" s="60"/>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="L53" s="61" t="s">
         <v>5</v>
       </c>
       <c r="M53" s="31"/>
       <c r="N53" s="31">
         <f>M52+N52</f>
         <v>0</v>
       </c>
-      <c r="O53" s="65"/>
+      <c r="O53" s="60"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="aNx5QJUgotelLoAYsjrwXbHWvdNWD483Ewu7Pv3rjCi3JnfPXOoxQFpwasKaoppOt+wen942Oo0Rwpmeayr7Hw==" saltValue="6fA0+1+lFf9zawPkBNb1mg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HoZtH7t3zq5mNenYlposwj6CphWXlFzCvAGfbhGR2Jq5G62hq1wek8vE/RBpo8A2uWLgae8ZXBT251hVsEqB8w==" saltValue="NRC451PXnhGlnJ4GtbSzdA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatColumns="0" formatRows="0" insertRows="0" sort="0" autoFilter="0"/>
   <autoFilter ref="B6:O7" xr:uid="{4F1A3F19-35AB-4A9E-AA1E-127D911B48B9}">
     <filterColumn colId="7" showButton="0"/>
     <filterColumn colId="11" showButton="0"/>
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="M6:N6"/>
   </mergeCells>
   <conditionalFormatting sqref="E8:N8 A8:A50 E9:L9 N9 E10:N50">
     <cfRule type="expression" dxfId="1" priority="11">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O8:O50">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>OR(ISNUMBER(SEARCH("Autre",$K8)),ISNUMBER(SEARCH("Prestation",$K8)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation showInputMessage="1" showErrorMessage="1" sqref="H8:H50" xr:uid="{017DEAFC-AD19-4496-8AC2-60FFD73C12E8}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
@@ -5526,3752 +5526,3761 @@
           <x14:formula1>
             <xm:f>Zielgruppe!$A$2:$A$6</xm:f>
           </x14:formula1>
           <xm:sqref>F8:F50</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{297C566C-9283-4F4E-8454-7818B6194C88}">
           <x14:formula1>
             <xm:f>Zielgruppe!$A$9:$A$11</xm:f>
           </x14:formula1>
           <xm:sqref>G8:G50</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77E4E82F-CB0F-4358-8570-660AFA9EB8A8}">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21.59765625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="24" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A2" s="23" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A3" s="23" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A4" s="23" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A5" s="23" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A6" s="23" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A8" s="24" t="s">
         <v>717</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A9" s="23" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A10" s="23" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A10" s="23" t="s">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A11" s="23" t="s">
         <v>763</v>
-      </c>
-[...3 lines deleted...]
-        <v>764</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="4Sq8IR1qQZzuEikmV+AgPJ5Ps49gC7ewe4i2qZLtG8TpAhA+hkraS1i6fvC0S95e+4zOQqMKW735JP+Fg/bkZQ==" saltValue="VNRqw+wogDUCtR0/0g+o0Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D43BD71-45F0-47BC-A762-CF4324559FA3}">
   <dimension ref="A1:A148"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="54" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="18" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A2" s="18" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="18" t="s">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A3" s="18" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="18" t="s">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A4" s="18" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A4" s="18" t="s">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A5" s="18" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A5" s="18" t="s">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A6" s="18" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A6" s="18" t="s">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A7" s="18" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A7" s="18" t="s">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A8" s="18" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A8" s="18" t="s">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A9" s="18" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A9" s="18" t="s">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A10" s="18" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A10" s="18" t="s">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A11" s="18" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A11" s="18" t="s">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A12" s="18" t="s">
         <v>579</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A12" s="18" t="s">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A13" s="18" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A13" s="18" t="s">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A14" s="18" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A14" s="18" t="s">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A15" s="18" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A15" s="18" t="s">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A16" s="18" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A16" s="18" t="s">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A17" s="18" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A17" s="18" t="s">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A18" s="18" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A18" s="18" t="s">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A19" s="18" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A19" s="18" t="s">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A20" s="18" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A20" s="18" t="s">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A21" s="18" t="s">
         <v>588</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A21" s="18" t="s">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A22" s="18" t="s">
         <v>589</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A22" s="18" t="s">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A23" s="18" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A23" s="18" t="s">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A24" s="18" t="s">
         <v>591</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A24" s="18" t="s">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A25" s="18" t="s">
         <v>592</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A25" s="18" t="s">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A26" s="18" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A26" s="18" t="s">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A27" s="18" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A27" s="18" t="s">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A28" s="18" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A28" s="18" t="s">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A29" s="18" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A29" s="18" t="s">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A30" s="19" t="s">
         <v>597</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A30" s="19" t="s">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A31" s="18" t="s">
         <v>598</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A31" s="18" t="s">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A32" s="18" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A32" s="18" t="s">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A33" s="18" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A33" s="18" t="s">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A34" s="18" t="s">
         <v>601</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A34" s="18" t="s">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A35" s="18" t="s">
         <v>602</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A35" s="18" t="s">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A36" s="18" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A36" s="18" t="s">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A37" s="18" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A37" s="18" t="s">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A38" s="18" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A38" s="18" t="s">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A39" s="18" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A39" s="18" t="s">
+    <row r="40" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A40" s="18" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A40" s="18" t="s">
+    <row r="41" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A41" s="18" t="s">
         <v>608</v>
       </c>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A41" s="18" t="s">
+    <row r="42" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A42" s="18" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A42" s="18" t="s">
+    <row r="43" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A43" s="18" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A43" s="18" t="s">
+    <row r="44" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A44" s="18" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A44" s="18" t="s">
+    <row r="45" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A45" s="18" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A45" s="18" t="s">
+    <row r="46" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A46" s="18" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A46" s="18" t="s">
+    <row r="47" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A47" s="18" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A47" s="18" t="s">
+    <row r="48" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A48" s="18" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A48" s="18" t="s">
+    <row r="49" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A49" s="18" t="s">
         <v>616</v>
       </c>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A49" s="18" t="s">
+    <row r="50" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A50" s="18" t="s">
         <v>617</v>
       </c>
     </row>
-    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A50" s="18" t="s">
+    <row r="51" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A51" s="18" t="s">
         <v>618</v>
       </c>
     </row>
-    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A51" s="18" t="s">
+    <row r="52" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A52" s="18" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A52" s="18" t="s">
+    <row r="53" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A53" s="18" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A53" s="18" t="s">
+    <row r="54" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A54" s="18" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A54" s="18" t="s">
+    <row r="55" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A55" s="18" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A55" s="18" t="s">
+    <row r="56" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A56" s="18" t="s">
         <v>623</v>
       </c>
     </row>
-    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A56" s="18" t="s">
+    <row r="57" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A57" s="18" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A57" s="18" t="s">
+    <row r="58" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A58" s="18" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A58" s="18" t="s">
+    <row r="59" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A59" s="18" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A59" s="18" t="s">
+    <row r="60" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A60" s="18" t="s">
         <v>627</v>
       </c>
     </row>
-    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A60" s="18" t="s">
+    <row r="61" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A61" s="18" t="s">
         <v>628</v>
       </c>
     </row>
-    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A61" s="18" t="s">
+    <row r="62" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A62" s="18" t="s">
         <v>629</v>
       </c>
     </row>
-    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A62" s="18" t="s">
+    <row r="63" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A63" s="18" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A63" s="18" t="s">
+    <row r="64" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A64" s="18" t="s">
         <v>631</v>
       </c>
     </row>
-    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A64" s="18" t="s">
+    <row r="65" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A65" s="18" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A65" s="18" t="s">
+    <row r="66" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A66" s="18" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A66" s="18" t="s">
+    <row r="67" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A67" s="18" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A67" s="18" t="s">
+    <row r="68" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A68" s="18" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A68" s="18" t="s">
+    <row r="69" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A69" s="18" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A69" s="18" t="s">
+    <row r="70" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A70" s="18" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A70" s="18" t="s">
+    <row r="71" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A71" s="18" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A71" s="18" t="s">
+    <row r="72" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A72" s="18" t="s">
         <v>639</v>
       </c>
     </row>
-    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A72" s="18" t="s">
+    <row r="73" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A73" s="18" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A73" s="18" t="s">
+    <row r="74" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A74" s="18" t="s">
         <v>641</v>
       </c>
     </row>
-    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A74" s="18" t="s">
+    <row r="75" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A75" s="18" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A75" s="18" t="s">
+    <row r="76" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A76" s="18" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A76" s="18" t="s">
+    <row r="77" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A77" s="18" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A77" s="18" t="s">
+    <row r="78" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A78" s="18" t="s">
         <v>645</v>
       </c>
     </row>
-    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A78" s="18" t="s">
+    <row r="79" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A79" s="18" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A79" s="18" t="s">
+    <row r="80" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A80" s="18" t="s">
         <v>647</v>
       </c>
     </row>
-    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A80" s="18" t="s">
+    <row r="81" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A81" s="18" t="s">
         <v>648</v>
       </c>
     </row>
-    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A81" s="18" t="s">
+    <row r="82" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A82" s="18" t="s">
         <v>649</v>
       </c>
     </row>
-    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A82" s="18" t="s">
+    <row r="83" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A83" s="18" t="s">
         <v>650</v>
       </c>
     </row>
-    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A83" s="18" t="s">
+    <row r="84" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A84" s="18" t="s">
         <v>651</v>
       </c>
     </row>
-    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A84" s="18" t="s">
+    <row r="85" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A85" s="18" t="s">
         <v>652</v>
       </c>
     </row>
-    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A85" s="18" t="s">
+    <row r="86" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A86" s="18" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A86" s="18" t="s">
+    <row r="87" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A87" s="18" t="s">
         <v>654</v>
       </c>
     </row>
-    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A87" s="18" t="s">
+    <row r="88" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A88" s="18" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A88" s="18" t="s">
+    <row r="89" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A89" s="18" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A89" s="18" t="s">
+    <row r="90" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A90" s="18" t="s">
         <v>657</v>
       </c>
     </row>
-    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A90" s="18" t="s">
+    <row r="91" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A91" s="18" t="s">
         <v>658</v>
       </c>
     </row>
-    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A91" s="18" t="s">
+    <row r="92" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A92" s="18" t="s">
         <v>659</v>
       </c>
     </row>
-    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A92" s="18" t="s">
+    <row r="93" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A93" s="18" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A93" s="18" t="s">
+    <row r="94" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A94" s="18" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A94" s="18" t="s">
+    <row r="95" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A95" s="18" t="s">
         <v>662</v>
       </c>
     </row>
-    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A95" s="18" t="s">
+    <row r="96" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A96" s="18" t="s">
         <v>663</v>
       </c>
     </row>
-    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A96" s="18" t="s">
+    <row r="97" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A97" s="18" t="s">
         <v>664</v>
       </c>
     </row>
-    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A97" s="18" t="s">
+    <row r="98" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A98" s="18" t="s">
         <v>665</v>
       </c>
     </row>
-    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A98" s="18" t="s">
+    <row r="99" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A99" s="18" t="s">
         <v>666</v>
       </c>
     </row>
-    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A99" s="18" t="s">
+    <row r="100" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A100" s="18" t="s">
         <v>667</v>
       </c>
     </row>
-    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A100" s="18" t="s">
+    <row r="101" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A101" s="18" t="s">
         <v>668</v>
       </c>
     </row>
-    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A101" s="18" t="s">
+    <row r="102" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A102" s="18" t="s">
         <v>669</v>
       </c>
     </row>
-    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A102" s="18" t="s">
+    <row r="103" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A103" s="18" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A103" s="18" t="s">
+    <row r="104" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A104" s="18" t="s">
         <v>671</v>
       </c>
     </row>
-    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A104" s="18" t="s">
+    <row r="105" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A105" s="18" t="s">
         <v>672</v>
       </c>
     </row>
-    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A105" s="18" t="s">
+    <row r="106" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A106" s="18" t="s">
         <v>673</v>
       </c>
     </row>
-    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A106" s="18" t="s">
+    <row r="107" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A107" s="18" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A107" s="18" t="s">
+    <row r="108" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A108" s="18" t="s">
         <v>675</v>
       </c>
     </row>
-    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A108" s="18" t="s">
+    <row r="109" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A109" s="18" t="s">
         <v>676</v>
       </c>
     </row>
-    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A109" s="18" t="s">
+    <row r="110" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A110" s="18" t="s">
         <v>677</v>
       </c>
     </row>
-    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A110" s="18" t="s">
+    <row r="111" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A111" s="18" t="s">
         <v>678</v>
       </c>
     </row>
-    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A111" s="18" t="s">
+    <row r="112" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A112" s="18" t="s">
         <v>679</v>
       </c>
     </row>
-    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A112" s="18" t="s">
+    <row r="113" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A113" s="18" t="s">
         <v>680</v>
       </c>
     </row>
-    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A113" s="18" t="s">
+    <row r="114" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A114" s="18" t="s">
         <v>681</v>
       </c>
     </row>
-    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A114" s="18" t="s">
+    <row r="115" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A115" s="18" t="s">
         <v>682</v>
       </c>
     </row>
-    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A115" s="18" t="s">
+    <row r="116" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A116" s="18" t="s">
         <v>683</v>
       </c>
     </row>
-    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A116" s="18" t="s">
+    <row r="117" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A117" s="18" t="s">
         <v>684</v>
       </c>
     </row>
-    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A117" s="18" t="s">
+    <row r="118" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A118" s="18" t="s">
         <v>685</v>
       </c>
     </row>
-    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A118" s="18" t="s">
+    <row r="119" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A119" s="18" t="s">
         <v>686</v>
       </c>
     </row>
-    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A119" s="18" t="s">
+    <row r="120" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A120" s="18" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A120" s="18" t="s">
+    <row r="121" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A121" s="18" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A121" s="18" t="s">
+    <row r="122" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A122" s="18" t="s">
         <v>689</v>
       </c>
     </row>
-    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A122" s="18" t="s">
+    <row r="123" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A123" s="18" t="s">
         <v>690</v>
       </c>
     </row>
-    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A123" s="18" t="s">
+    <row r="124" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A124" s="18" t="s">
         <v>691</v>
       </c>
     </row>
-    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A124" s="18" t="s">
+    <row r="125" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A125" s="18" t="s">
         <v>692</v>
       </c>
     </row>
-    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A125" s="18" t="s">
+    <row r="126" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A126" s="18" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A126" s="18" t="s">
+    <row r="127" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A127" s="18" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A127" s="18" t="s">
+    <row r="128" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A128" s="18" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A128" s="18" t="s">
+    <row r="129" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A129" s="18" t="s">
         <v>696</v>
       </c>
     </row>
-    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A129" s="18" t="s">
+    <row r="130" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A130" s="18" t="s">
         <v>697</v>
       </c>
     </row>
-    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A130" s="18" t="s">
+    <row r="131" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A131" s="18" t="s">
         <v>698</v>
       </c>
     </row>
-    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A131" s="18" t="s">
+    <row r="132" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A132" s="18" t="s">
         <v>699</v>
       </c>
     </row>
-    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A132" s="18" t="s">
+    <row r="133" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A133" s="18" t="s">
         <v>700</v>
       </c>
     </row>
-    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A133" s="18" t="s">
+    <row r="134" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A134" s="18" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A134" s="18" t="s">
+    <row r="135" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A135" s="18" t="s">
         <v>702</v>
       </c>
     </row>
-    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A135" s="18" t="s">
+    <row r="136" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A136" s="18" t="s">
         <v>703</v>
       </c>
     </row>
-    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A136" s="18" t="s">
+    <row r="137" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A137" s="18" t="s">
         <v>704</v>
       </c>
     </row>
-    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A137" s="18" t="s">
+    <row r="138" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A138" s="18" t="s">
         <v>705</v>
       </c>
     </row>
-    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A138" s="18" t="s">
+    <row r="139" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A139" s="18" t="s">
         <v>706</v>
       </c>
     </row>
-    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A139" s="18" t="s">
+    <row r="140" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A140" s="18" t="s">
         <v>707</v>
       </c>
     </row>
-    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A140" s="18" t="s">
+    <row r="141" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A141" s="18" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A141" s="18" t="s">
+    <row r="142" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A142" s="18" t="s">
         <v>709</v>
       </c>
     </row>
-    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A142" s="18" t="s">
+    <row r="143" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A143" s="18" t="s">
         <v>710</v>
       </c>
     </row>
-    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A143" s="18" t="s">
+    <row r="144" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A144" s="18" t="s">
         <v>711</v>
       </c>
     </row>
-    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A144" s="18" t="s">
+    <row r="145" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A145" s="18" t="s">
         <v>712</v>
       </c>
     </row>
-    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A145" s="18" t="s">
+    <row r="146" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A146" s="18" t="s">
         <v>713</v>
       </c>
     </row>
-    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A146" s="18" t="s">
+    <row r="147" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A147" s="18" t="s">
         <v>714</v>
       </c>
     </row>
-    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A147" s="18" t="s">
+    <row r="148" spans="1:1" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A148" s="20" t="s">
         <v>715</v>
-      </c>
-[...3 lines deleted...]
-        <v>716</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="/99Rq2/4y3tn22u38Zbb9x+VIRlezmujK3y1NqXvKzwFC3PCrNC5KnvCNQ1MLPLifEPkHcDi45dhmnbaKmIqfQ==" saltValue="6jzQWWU03pD1F2zoFT444A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF9C8FE5-4E82-43AA-BD44-B453D254C0CE}">
   <dimension ref="A1:D199"/>
   <sheetViews>
-    <sheetView topLeftCell="A182" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A182" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="A80" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F96" sqref="F96"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.3984375" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="72.85546875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="72.86328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.1328125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.59765625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A23" t="s">
         <v>83</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>94</v>
       </c>
       <c r="D26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A28" t="s">
         <v>97</v>
       </c>
       <c r="B28" t="s">
         <v>98</v>
       </c>
       <c r="C28" t="s">
         <v>99</v>
       </c>
       <c r="D28" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>101</v>
       </c>
       <c r="C29" t="s">
         <v>102</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A30" t="s">
         <v>103</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
       <c r="C30" t="s">
         <v>105</v>
       </c>
       <c r="D30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
         <v>107</v>
       </c>
       <c r="C31" t="s">
         <v>108</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A32" t="s">
         <v>109</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A33" t="s">
         <v>112</v>
       </c>
       <c r="B33" t="s">
         <v>113</v>
       </c>
       <c r="C33" t="s">
         <v>114</v>
       </c>
       <c r="D33" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A34" t="s">
         <v>115</v>
       </c>
       <c r="B34" t="s">
         <v>116</v>
       </c>
       <c r="C34" t="s">
         <v>117</v>
       </c>
       <c r="D34" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A35" t="s">
         <v>118</v>
       </c>
       <c r="B35" t="s">
         <v>119</v>
       </c>
       <c r="C35" t="s">
         <v>120</v>
       </c>
       <c r="D35" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A36" t="s">
         <v>121</v>
       </c>
       <c r="B36" t="s">
         <v>122</v>
       </c>
       <c r="C36" t="s">
         <v>123</v>
       </c>
       <c r="D36" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A37" t="s">
         <v>125</v>
       </c>
       <c r="B37" t="s">
         <v>126</v>
       </c>
       <c r="C37" t="s">
         <v>62</v>
       </c>
       <c r="D37" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A38" t="s">
         <v>127</v>
       </c>
       <c r="B38" t="s">
         <v>128</v>
       </c>
       <c r="C38" t="s">
         <v>129</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A39" t="s">
         <v>130</v>
       </c>
       <c r="B39" t="s">
         <v>131</v>
       </c>
       <c r="C39" t="s">
         <v>132</v>
       </c>
       <c r="D39" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A40" t="s">
         <v>133</v>
       </c>
       <c r="B40" t="s">
         <v>134</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A41" t="s">
         <v>136</v>
       </c>
       <c r="B41" t="s">
         <v>137</v>
       </c>
       <c r="C41" t="s">
         <v>138</v>
       </c>
       <c r="D41" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A42" t="s">
         <v>139</v>
       </c>
       <c r="B42" t="s">
         <v>140</v>
       </c>
       <c r="C42" t="s">
         <v>141</v>
       </c>
       <c r="D42" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A43" t="s">
         <v>142</v>
       </c>
       <c r="B43" t="s">
         <v>143</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A44" t="s">
         <v>144</v>
       </c>
       <c r="B44" t="s">
         <v>145</v>
       </c>
       <c r="C44" t="s">
         <v>146</v>
       </c>
       <c r="D44" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A45" t="s">
         <v>147</v>
       </c>
       <c r="B45" t="s">
         <v>148</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A46" t="s">
         <v>149</v>
       </c>
       <c r="B46" t="s">
         <v>150</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A47" t="s">
         <v>151</v>
       </c>
       <c r="B47" t="s">
         <v>152</v>
       </c>
       <c r="C47" t="s">
         <v>153</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A48" t="s">
         <v>154</v>
       </c>
       <c r="B48" t="s">
         <v>155</v>
       </c>
       <c r="C48" t="s">
         <v>156</v>
       </c>
       <c r="D48" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A49" t="s">
         <v>157</v>
       </c>
       <c r="B49" t="s">
         <v>158</v>
       </c>
       <c r="C49" t="s">
         <v>159</v>
       </c>
       <c r="D49" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A50" t="s">
         <v>161</v>
       </c>
       <c r="B50" t="s">
         <v>162</v>
       </c>
       <c r="C50" t="s">
         <v>79</v>
       </c>
       <c r="D50" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A51" t="s">
         <v>163</v>
       </c>
       <c r="B51" t="s">
         <v>164</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A52" t="s">
         <v>165</v>
       </c>
       <c r="B52" t="s">
         <v>166</v>
       </c>
       <c r="C52" t="s">
         <v>167</v>
       </c>
       <c r="D52" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A53" t="s">
         <v>168</v>
       </c>
       <c r="B53" t="s">
         <v>169</v>
       </c>
       <c r="C53" t="s">
         <v>170</v>
       </c>
       <c r="D53" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A54" t="s">
         <v>172</v>
       </c>
       <c r="B54" t="s">
         <v>173</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A55" t="s">
         <v>174</v>
       </c>
       <c r="B55" t="s">
         <v>175</v>
       </c>
       <c r="C55" t="s">
         <v>176</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A56" t="s">
         <v>177</v>
       </c>
       <c r="B56" t="s">
         <v>178</v>
       </c>
       <c r="C56" t="s">
         <v>179</v>
       </c>
       <c r="D56" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A57" t="s">
         <v>180</v>
       </c>
       <c r="B57" t="s">
         <v>181</v>
       </c>
       <c r="C57" t="s">
         <v>182</v>
       </c>
       <c r="D57" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A58" t="s">
         <v>183</v>
       </c>
       <c r="B58" t="s">
         <v>184</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A59" t="s">
         <v>185</v>
       </c>
       <c r="B59" t="s">
         <v>186</v>
       </c>
       <c r="C59" t="s">
         <v>187</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A60" t="s">
         <v>188</v>
       </c>
       <c r="B60" t="s">
         <v>189</v>
       </c>
       <c r="C60" t="s">
         <v>167</v>
       </c>
       <c r="D60" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A61" t="s">
         <v>190</v>
       </c>
       <c r="B61" t="s">
         <v>191</v>
       </c>
       <c r="C61" t="s">
         <v>49</v>
       </c>
       <c r="D61" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A62" t="s">
         <v>192</v>
       </c>
       <c r="B62" t="s">
         <v>193</v>
       </c>
       <c r="C62" t="s">
         <v>194</v>
       </c>
       <c r="D62" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A63" t="s">
         <v>195</v>
       </c>
       <c r="B63" t="s">
         <v>196</v>
       </c>
       <c r="C63" t="s">
         <v>197</v>
       </c>
       <c r="D63" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A64" t="s">
         <v>198</v>
       </c>
       <c r="B64" t="s">
         <v>199</v>
       </c>
       <c r="C64" t="s">
         <v>200</v>
       </c>
       <c r="D64" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A65" t="s">
         <v>201</v>
       </c>
       <c r="B65" t="s">
         <v>202</v>
       </c>
       <c r="C65" t="s">
         <v>203</v>
       </c>
       <c r="D65" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A66" t="s">
         <v>204</v>
       </c>
       <c r="B66" t="s">
         <v>205</v>
       </c>
       <c r="C66" t="s">
         <v>206</v>
       </c>
       <c r="D66" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A67" t="s">
         <v>207</v>
       </c>
       <c r="B67" t="s">
         <v>208</v>
       </c>
       <c r="C67" t="s">
         <v>209</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A68" t="s">
         <v>210</v>
       </c>
       <c r="B68" t="s">
         <v>211</v>
       </c>
       <c r="C68" t="s">
         <v>212</v>
       </c>
       <c r="D68" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A69" t="s">
         <v>213</v>
       </c>
       <c r="B69" t="s">
         <v>214</v>
       </c>
       <c r="C69" t="s">
         <v>215</v>
       </c>
       <c r="D69" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A70" t="s">
         <v>216</v>
       </c>
       <c r="B70" t="s">
         <v>217</v>
       </c>
       <c r="C70" t="s">
         <v>218</v>
       </c>
       <c r="D70" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A71" t="s">
         <v>219</v>
       </c>
       <c r="B71" t="s">
         <v>220</v>
       </c>
       <c r="C71" t="s">
         <v>79</v>
       </c>
       <c r="D71" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A72" t="s">
         <v>221</v>
       </c>
       <c r="B72" t="s">
         <v>222</v>
       </c>
       <c r="C72" t="s">
         <v>223</v>
       </c>
       <c r="D72" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A73" t="s">
         <v>224</v>
       </c>
       <c r="B73" t="s">
         <v>225</v>
       </c>
       <c r="C73" t="s">
         <v>226</v>
       </c>
       <c r="D73" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A74" t="s">
         <v>227</v>
       </c>
       <c r="B74" t="s">
         <v>228</v>
       </c>
       <c r="C74" t="s">
         <v>229</v>
       </c>
       <c r="D74" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A75" t="s">
         <v>230</v>
       </c>
       <c r="B75" t="s">
         <v>231</v>
       </c>
       <c r="C75" t="s">
         <v>232</v>
       </c>
       <c r="D75" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A76" t="s">
         <v>233</v>
       </c>
       <c r="B76" t="s">
         <v>234</v>
       </c>
       <c r="C76" t="s">
         <v>235</v>
       </c>
       <c r="D76" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A77" t="s">
         <v>236</v>
       </c>
       <c r="B77" t="s">
         <v>237</v>
       </c>
       <c r="C77" t="s">
         <v>170</v>
       </c>
       <c r="D77" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A78" t="s">
         <v>238</v>
       </c>
       <c r="B78" t="s">
         <v>239</v>
       </c>
       <c r="C78" t="s">
         <v>78</v>
       </c>
       <c r="D78" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A79" t="s">
         <v>240</v>
       </c>
       <c r="B79" t="s">
         <v>241</v>
       </c>
       <c r="C79" t="s">
         <v>49</v>
       </c>
       <c r="D79" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A80" t="s">
         <v>242</v>
       </c>
       <c r="B80" t="s">
         <v>243</v>
       </c>
       <c r="C80" t="s">
         <v>244</v>
       </c>
       <c r="D80" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A81" t="s">
         <v>246</v>
       </c>
       <c r="B81" t="s">
         <v>247</v>
       </c>
       <c r="C81" t="s">
         <v>248</v>
       </c>
       <c r="D81" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A82" t="s">
         <v>249</v>
       </c>
       <c r="B82" t="s">
         <v>250</v>
       </c>
       <c r="C82" t="s">
         <v>167</v>
       </c>
       <c r="D82" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A83" t="s">
         <v>251</v>
       </c>
       <c r="B83" t="s">
         <v>252</v>
       </c>
       <c r="C83" t="s">
         <v>253</v>
       </c>
       <c r="D83" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A84" t="s">
         <v>254</v>
       </c>
       <c r="B84" t="s">
         <v>255</v>
       </c>
       <c r="C84" t="s">
         <v>256</v>
       </c>
       <c r="D84" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A85" t="s">
         <v>257</v>
       </c>
       <c r="B85" t="s">
         <v>258</v>
       </c>
       <c r="C85" t="s">
         <v>259</v>
       </c>
       <c r="D85" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A86" t="s">
         <v>260</v>
       </c>
       <c r="B86" t="s">
         <v>261</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A87" t="s">
         <v>262</v>
       </c>
       <c r="B87" t="s">
         <v>263</v>
       </c>
       <c r="C87" t="s">
         <v>182</v>
       </c>
       <c r="D87" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A88" t="s">
         <v>264</v>
       </c>
       <c r="B88" t="s">
         <v>265</v>
       </c>
       <c r="C88" t="s">
         <v>123</v>
       </c>
       <c r="D88" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A89" t="s">
         <v>266</v>
       </c>
       <c r="B89" t="s">
         <v>267</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A90" t="s">
         <v>268</v>
       </c>
       <c r="B90" t="s">
         <v>269</v>
       </c>
       <c r="C90" t="s">
         <v>270</v>
       </c>
       <c r="D90" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A91" t="s">
         <v>271</v>
       </c>
       <c r="B91" t="s">
         <v>272</v>
       </c>
       <c r="C91" t="s">
         <v>273</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A92" t="s">
         <v>274</v>
       </c>
       <c r="B92" t="s">
         <v>275</v>
       </c>
       <c r="C92" t="s">
         <v>276</v>
       </c>
       <c r="D92" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A93" t="s">
         <v>277</v>
       </c>
       <c r="B93" t="s">
         <v>278</v>
       </c>
       <c r="C93" t="s">
         <v>279</v>
       </c>
       <c r="D93" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A94" t="s">
         <v>281</v>
       </c>
       <c r="B94" t="s">
         <v>282</v>
       </c>
       <c r="C94" t="s">
         <v>283</v>
       </c>
       <c r="D94" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A95" t="s">
         <v>284</v>
       </c>
       <c r="B95" t="s">
         <v>285</v>
       </c>
       <c r="C95" t="s">
         <v>286</v>
       </c>
       <c r="D95" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A96" t="s">
         <v>287</v>
       </c>
       <c r="B96" t="s">
         <v>288</v>
       </c>
       <c r="C96" t="s">
         <v>108</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A97" t="s">
         <v>289</v>
       </c>
       <c r="B97" t="s">
         <v>290</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A98" t="s">
         <v>291</v>
       </c>
       <c r="B98" t="s">
         <v>292</v>
       </c>
       <c r="C98" t="s">
         <v>293</v>
       </c>
       <c r="D98" t="s">
         <v>294</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A99" t="s">
         <v>295</v>
       </c>
       <c r="B99" t="s">
         <v>296</v>
       </c>
       <c r="C99" t="s">
         <v>82</v>
       </c>
       <c r="D99" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A100" t="s">
         <v>297</v>
       </c>
       <c r="B100" t="s">
         <v>298</v>
       </c>
       <c r="C100" t="s">
         <v>299</v>
       </c>
       <c r="D100" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A101" t="s">
         <v>300</v>
       </c>
       <c r="B101" t="s">
+        <v>303</v>
+      </c>
+      <c r="C101" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D101" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A102" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B102" t="s">
+        <v>306</v>
+      </c>
+      <c r="C102" t="s">
         <v>304</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>305</v>
       </c>
-      <c r="D102" t="s">
-[...3 lines deleted...]
-    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A103" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B103" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C103" t="s">
         <v>26</v>
       </c>
       <c r="D103" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A104" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="B104" t="s">
+        <v>307</v>
+      </c>
+      <c r="B104" s="62">
+        <v>6.19</v>
+      </c>
+      <c r="C104" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D104" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A105" t="s">
+        <v>310</v>
+      </c>
+      <c r="B105" t="s">
         <v>311</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>312</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>313</v>
       </c>
-      <c r="D105" t="s">
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A106" t="s">
         <v>314</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" t="s">
+      <c r="B106" t="s">
         <v>315</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D106" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A107" t="s">
+        <v>317</v>
+      </c>
+      <c r="B107" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="C107" t="s">
         <v>79</v>
       </c>
       <c r="D107" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A108" t="s">
         <v>291</v>
       </c>
       <c r="B108" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C108" t="s">
         <v>171</v>
       </c>
       <c r="D108" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A109" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B109" t="s">
+        <v>320</v>
+      </c>
+      <c r="C109" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D109" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A110" t="s">
+        <v>322</v>
+      </c>
+      <c r="B110" t="s">
         <v>323</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A111" t="s">
+        <v>325</v>
+      </c>
+      <c r="B111" t="s">
         <v>326</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D111" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A112" t="s">
+        <v>328</v>
+      </c>
+      <c r="B112" t="s">
         <v>329</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D112" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A113" t="s">
+        <v>331</v>
+      </c>
+      <c r="B113" t="s">
         <v>332</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A114" t="s">
+        <v>334</v>
+      </c>
+      <c r="B114" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="C114" t="s">
         <v>18</v>
       </c>
       <c r="D114" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A115" t="s">
+        <v>336</v>
+      </c>
+      <c r="B115" t="s">
         <v>337</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D115" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A116" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B116" t="s">
+        <v>339</v>
+      </c>
+      <c r="C116" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D116" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A117" t="s">
+        <v>341</v>
+      </c>
+      <c r="B117" t="s">
         <v>342</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>343</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>344</v>
       </c>
-      <c r="D117" t="s">
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A118" t="s">
         <v>345</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" t="s">
+      <c r="B118" t="s">
         <v>346</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="D118" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A119" t="s">
+        <v>348</v>
+      </c>
+      <c r="B119" t="s">
         <v>349</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="D119" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A120" t="s">
+        <v>351</v>
+      </c>
+      <c r="B120" t="s">
         <v>352</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A121" t="s">
+        <v>354</v>
+      </c>
+      <c r="B121" t="s">
         <v>355</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="D121" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A122" t="s">
+        <v>357</v>
+      </c>
+      <c r="B122" t="s">
         <v>358</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D122" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A123" t="s">
+        <v>360</v>
+      </c>
+      <c r="B123" t="s">
         <v>361</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>362</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A124" t="s">
         <v>363</v>
       </c>
-      <c r="D123" t="s">
-[...4 lines deleted...]
-      <c r="A124" t="s">
+      <c r="B124" t="s">
         <v>364</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D124" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A125" t="s">
+        <v>366</v>
+      </c>
+      <c r="B125" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="C125" t="s">
         <v>182</v>
       </c>
       <c r="D125" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A126" t="s">
+        <v>368</v>
+      </c>
+      <c r="B126" t="s">
         <v>369</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D126" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A127" t="s">
+        <v>370</v>
+      </c>
+      <c r="B127" t="s">
         <v>371</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>372</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A128" t="s">
         <v>373</v>
       </c>
-      <c r="D127" t="s">
-[...4 lines deleted...]
-      <c r="A128" t="s">
+      <c r="B128" t="s">
         <v>374</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A129" t="s">
+        <v>376</v>
+      </c>
+      <c r="B129" t="s">
         <v>377</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D129" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A130" t="s">
+        <v>379</v>
+      </c>
+      <c r="B130" t="s">
         <v>380</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D130" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A131" t="s">
+        <v>382</v>
+      </c>
+      <c r="B131" t="s">
         <v>383</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D131" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A132" t="s">
+        <v>385</v>
+      </c>
+      <c r="B132" t="s">
         <v>386</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D132" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A133" t="s">
+        <v>388</v>
+      </c>
+      <c r="B133" t="s">
         <v>389</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D133" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A134" t="s">
+        <v>391</v>
+      </c>
+      <c r="B134" t="s">
         <v>392</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D134" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A135" t="s">
+        <v>394</v>
+      </c>
+      <c r="B135" t="s">
         <v>395</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D135" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A136" t="s">
+        <v>397</v>
+      </c>
+      <c r="B136" t="s">
         <v>398</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="D136" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A137" t="s">
+        <v>400</v>
+      </c>
+      <c r="B137" t="s">
         <v>401</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="D137" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A138" t="s">
+        <v>403</v>
+      </c>
+      <c r="B138" t="s">
         <v>404</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="D138" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A139" t="s">
+        <v>406</v>
+      </c>
+      <c r="B139" t="s">
         <v>407</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="D139" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A140" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B140" t="s">
+        <v>409</v>
+      </c>
+      <c r="C140" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D140" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A141" t="s">
+        <v>411</v>
+      </c>
+      <c r="B141" t="s">
         <v>412</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="D141" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A142" t="s">
+        <v>414</v>
+      </c>
+      <c r="B142" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="C142" t="s">
         <v>78</v>
       </c>
       <c r="D142" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A143" t="s">
+        <v>416</v>
+      </c>
+      <c r="B143" t="s">
         <v>417</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A144" t="s">
+        <v>419</v>
+      </c>
+      <c r="B144" t="s">
         <v>420</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="D144" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A145" t="s">
+        <v>422</v>
+      </c>
+      <c r="B145" t="s">
         <v>423</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="D145" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A146" t="s">
+        <v>425</v>
+      </c>
+      <c r="B146" t="s">
         <v>426</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="D146" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A147" t="s">
+        <v>428</v>
+      </c>
+      <c r="B147" t="s">
         <v>429</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="D147" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A148" t="s">
+        <v>431</v>
+      </c>
+      <c r="B148" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A149" t="s">
+        <v>433</v>
+      </c>
+      <c r="B149" t="s">
         <v>434</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="D149" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A150" t="s">
+        <v>436</v>
+      </c>
+      <c r="B150" t="s">
         <v>437</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="D150" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A151" t="s">
+        <v>439</v>
+      </c>
+      <c r="B151" t="s">
         <v>440</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="D151" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A152" t="s">
+        <v>442</v>
+      </c>
+      <c r="B152" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="C152" t="s">
         <v>62</v>
       </c>
       <c r="D152" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A153" t="s">
+        <v>444</v>
+      </c>
+      <c r="B153" t="s">
         <v>445</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="D153" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A154" t="s">
+        <v>447</v>
+      </c>
+      <c r="B154" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="C154" t="s">
         <v>82</v>
       </c>
       <c r="D154" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A155" t="s">
+        <v>449</v>
+      </c>
+      <c r="B155" t="s">
         <v>450</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A156" t="s">
+        <v>452</v>
+      </c>
+      <c r="B156" t="s">
         <v>453</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D156" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A157" t="s">
+        <v>455</v>
+      </c>
+      <c r="B157" t="s">
         <v>456</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A158" t="s">
+        <v>458</v>
+      </c>
+      <c r="B158" t="s">
         <v>459</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A159" t="s">
+        <v>461</v>
+      </c>
+      <c r="B159" t="s">
         <v>462</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A160" t="s">
+        <v>464</v>
+      </c>
+      <c r="B160" t="s">
         <v>465</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="D160" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A161" t="s">
+        <v>467</v>
+      </c>
+      <c r="B161" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="C161" t="s">
         <v>79</v>
       </c>
       <c r="D161" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A162" t="s">
+        <v>469</v>
+      </c>
+      <c r="B162" t="s">
         <v>470</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="D162" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A163" t="s">
+        <v>472</v>
+      </c>
+      <c r="B163" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="C163" t="s">
         <v>49</v>
       </c>
       <c r="D163" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A164" t="s">
+        <v>474</v>
+      </c>
+      <c r="B164" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="C164" t="s">
         <v>62</v>
       </c>
       <c r="D164" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A165" t="s">
+        <v>476</v>
+      </c>
+      <c r="B165" t="s">
         <v>477</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D165" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A166" t="s">
+        <v>479</v>
+      </c>
+      <c r="B166" t="s">
         <v>480</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" t="s">
         <v>481</v>
       </c>
-      <c r="C166" t="s">
+      <c r="D166" t="s">
         <v>482</v>
       </c>
-      <c r="D166" t="s">
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A167" t="s">
         <v>483</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A167" t="s">
+      <c r="B167" t="s">
         <v>484</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="D167" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A168" t="s">
+        <v>486</v>
+      </c>
+      <c r="B168" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="C168" t="s">
         <v>179</v>
       </c>
       <c r="D168" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A169" t="s">
+        <v>488</v>
+      </c>
+      <c r="B169" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="C169" t="s">
         <v>108</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A170" t="s">
+        <v>490</v>
+      </c>
+      <c r="B170" t="s">
         <v>491</v>
       </c>
-      <c r="B170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D170" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A171" t="s">
+        <v>492</v>
+      </c>
+      <c r="B171" t="s">
         <v>493</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="D171" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A172" t="s">
+        <v>495</v>
+      </c>
+      <c r="B172" t="s">
         <v>496</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A173" t="s">
+        <v>498</v>
+      </c>
+      <c r="B173" t="s">
         <v>499</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="D173" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A174" t="s">
+        <v>501</v>
+      </c>
+      <c r="B174" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="C174" t="s">
         <v>91</v>
       </c>
       <c r="D174" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A175" t="s">
+        <v>503</v>
+      </c>
+      <c r="B175" t="s">
         <v>504</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="D175" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A176" t="s">
+        <v>506</v>
+      </c>
+      <c r="B176" t="s">
         <v>507</v>
       </c>
-      <c r="B176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C176" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D176" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A177" t="s">
+        <v>508</v>
+      </c>
+      <c r="B177" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A178" t="s">
+        <v>510</v>
+      </c>
+      <c r="B178" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="C178" t="s">
         <v>167</v>
       </c>
       <c r="D178" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A179" t="s">
+        <v>512</v>
+      </c>
+      <c r="B179" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="C179" t="s">
         <v>62</v>
       </c>
       <c r="D179" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A180" t="s">
+        <v>514</v>
+      </c>
+      <c r="B180" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="C180" t="s">
         <v>170</v>
       </c>
       <c r="D180" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A181" t="s">
+        <v>516</v>
+      </c>
+      <c r="B181" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="C181" t="s">
         <v>79</v>
       </c>
       <c r="D181" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A182" t="s">
+        <v>518</v>
+      </c>
+      <c r="B182" t="s">
         <v>519</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="D182" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A183" t="s">
+        <v>521</v>
+      </c>
+      <c r="B183" t="s">
         <v>522</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="D183" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A184" t="s">
+        <v>524</v>
+      </c>
+      <c r="B184" t="s">
         <v>525</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" t="s">
         <v>526</v>
       </c>
-      <c r="C184" t="s">
+      <c r="D184" t="s">
         <v>527</v>
       </c>
-      <c r="D184" t="s">
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A185" t="s">
         <v>528</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A185" t="s">
+      <c r="B185" t="s">
         <v>529</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D185" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A186" t="s">
+        <v>531</v>
+      </c>
+      <c r="B186" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A187" t="s">
+        <v>533</v>
+      </c>
+      <c r="B187" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="188" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A188" t="s">
+        <v>535</v>
+      </c>
+      <c r="B188" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="C188" t="s">
         <v>244</v>
       </c>
       <c r="D188" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="189" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A189" t="s">
+        <v>537</v>
+      </c>
+      <c r="B189" t="s">
         <v>538</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="D189" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A190" t="s">
+        <v>540</v>
+      </c>
+      <c r="B190" t="s">
         <v>541</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="D190" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A191" t="s">
+        <v>543</v>
+      </c>
+      <c r="B191" t="s">
         <v>544</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="D191" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A192" t="s">
+        <v>546</v>
+      </c>
+      <c r="B192" t="s">
         <v>547</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="D192" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A193" t="s">
+        <v>549</v>
+      </c>
+      <c r="B193" t="s">
         <v>550</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="D193" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A194" t="s">
+        <v>552</v>
+      </c>
+      <c r="B194" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="C194" t="s">
         <v>65</v>
       </c>
       <c r="D194" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A195" t="s">
+        <v>554</v>
+      </c>
+      <c r="B195" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="C195" t="s">
         <v>91</v>
       </c>
       <c r="D195" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A196" t="s">
+        <v>556</v>
+      </c>
+      <c r="B196" t="s">
         <v>557</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="D196" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A197" t="s">
+        <v>559</v>
+      </c>
+      <c r="B197" t="s">
         <v>560</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="D197" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A198" t="s">
+        <v>562</v>
+      </c>
+      <c r="B198" t="s">
         <v>563</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" t="s">
         <v>564</v>
       </c>
-      <c r="C198" t="s">
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A199" t="s">
         <v>565</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A199" t="s">
+      <c r="B199" t="s">
         <v>566</v>
       </c>
-      <c r="B199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C199" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="XsYTwpBrOnH6hmgLGvTQRJydhs0afEhqoKGQyuVqIEIploD/SQ4ZkGOIL0aeqaOORQdpYVK7926vIDouFVzvlg==" saltValue="e5EFyjhgC3FqFvmYyV9HoQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="TrEwW9uRlN4BAYMJN9aCvSjMPsPu373teKIcaZOSpn5vBvju3lcaERIImAoyLBbq/gLVcQJ//HNq+gmG6NqERg==" saltValue="OJ8/btxvP/6HBdXdp/i0mw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4625788B-F7F9-44BC-BE87-07B12368E531}">
   <dimension ref="A1:A10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.3984375" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="58.265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" s="2" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A2" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A3" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A4" t="s">
         <v>755</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A5" t="s">
         <v>756</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A6" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A7" t="s">
         <v>758</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A8" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A9" t="s">
         <v>759</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="QAy1HUmkS3PQQ1S+bwYuPe1m92klYjjqQjCHtdwVO8Bmserv54Vi9Ftm3R/jDktXEZNKxse0pabsjQFvzIhDGA==" saltValue="JffJfasrAYkM4T46cMVNfw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Archivdokument" ma:contentTypeID="0x010100B0E7E83876980C4B90F847D9B80A65DF005B8D0074F0F88F4BB9E2B26B426F8D9D" ma:contentTypeVersion="23" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="6dbbd93a63677f16d43b70a42ec819d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae60e882-9555-4d9b-bfcf-3b1e42750108" xmlns:ns3="4049cd54-ca6f-4b78-a9da-aa12097bdbe8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="897cad6d68729d79d9925547b5fa0e6a" ns2:_="" ns3:_="">
     <xsd:import namespace="ae60e882-9555-4d9b-bfcf-3b1e42750108"/>
     <xsd:import namespace="4049cd54-ca6f-4b78-a9da-aa12097bdbe8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -9483,122 +9492,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocIdPersistId xmlns="ae60e882-9555-4d9b-bfcf-3b1e42750108" xsi:nil="true"/>
     <SharedWithUsers xmlns="ae60e882-9555-4d9b-bfcf-3b1e42750108">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <_dlc_DocId xmlns="ae60e882-9555-4d9b-bfcf-3b1e42750108" xsi:nil="true"/>
     <_dlc_DocIdUrl xmlns="ae60e882-9555-4d9b-bfcf-3b1e42750108">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </_dlc_DocIdUrl>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae60e882-9555-4d9b-bfcf-3b1e42750108">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40AA27EB-6D2A-46E2-8056-C2D9D341DEFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{156AC325-98FA-45F3-823A-62B0B0F83102}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae60e882-9555-4d9b-bfcf-3b1e42750108"/>
     <ds:schemaRef ds:uri="4049cd54-ca6f-4b78-a9da-aa12097bdbe8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3EE903-83DF-40A3-9B26-BFB63268D987}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="4049cd54-ca6f-4b78-a9da-aa12097bdbe8"/>
     <ds:schemaRef ds:uri="ae60e882-9555-4d9b-bfcf-3b1e42750108"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>