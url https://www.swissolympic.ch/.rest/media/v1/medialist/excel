--- v0 (2026-05-13)
+++ v1 (2026-06-13)
@@ -12022,51 +12022,51 @@
       </c>
       <c r="E197" t="s">
         <v>1091</v>
       </c>
       <c r="F197" t="s">
         <v>216</v>
       </c>
       <c r="G197" t="s">
         <v>16</v>
       </c>
       <c r="H197" t="s">
         <v>1095</v>
       </c>
       <c r="I197" t="s" s="1">
         <v>1096</v>
       </c>
       <c r="J197" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>1097</v>
       </c>
       <c r="B198" t="s">
-        <v>359</v>
+        <v>130</v>
       </c>
       <c r="C198"/>
       <c r="D198" t="s">
         <v>266</v>
       </c>
       <c r="E198" t="s">
         <v>49</v>
       </c>
       <c r="F198" t="s">
         <v>50</v>
       </c>
       <c r="G198" t="s">
         <v>16</v>
       </c>
       <c r="H198" t="s">
         <v>1098</v>
       </c>
       <c r="I198" t="s" s="1">
         <v>1099</v>
       </c>
       <c r="J198" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199">